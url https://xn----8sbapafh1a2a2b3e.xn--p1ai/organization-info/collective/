--- v0 (2026-04-15)
+++ v1 (2026-05-06)
@@ -744,51 +744,59 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="004A6A86" w:rsidRPr="00BF045A" w:rsidRDefault="004A6A86" w:rsidP="004A6A86">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Среднее специальное образование, НБПОУ НОУОР им. В.С. Тишина,</w:t>
+              <w:t xml:space="preserve">Среднее специальное образование, </w:t>
+            </w:r>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    НБПОУ НОУОР им. В.С. Тишина.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="004A6A86" w:rsidP="004A6A86">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Педагог по физической культуре и спорту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="dxa"/>
@@ -1328,97 +1336,113 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">ФГАОУ </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ВО</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> НИ НГУ </w:t>
             </w:r>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>им</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>. Лоба</w:t>
             </w:r>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>чевского.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="00532D60" w:rsidP="004A6A86">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="120" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>П</w:t>
+            </w:r>
             <w:r w:rsidR="004A6A86" w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>чевского,</w:t>
-[...21 lines deleted...]
-              <w:t>по программе Физическая культура</w:t>
+              <w:t>о программе Физическая культура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="000563E8" w:rsidP="00216BF4">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="0003332F" w:rsidRPr="00BF045A" w:rsidRDefault="0003332F" w:rsidP="00216BF4">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
@@ -1879,73 +1903,81 @@
             <w:r w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Высшее образование,</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004A6A86" w:rsidRPr="00BF045A" w:rsidRDefault="004A6A86" w:rsidP="004A6A86">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Горьковский инженерно-строительный институт им. В.П.Чкалова,</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="00DA41BA" w:rsidP="004A6A86">
+              <w:t>Горьковский инженерно-строит</w:t>
+            </w:r>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ельный институт им. В.П.Чкалова.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="00532D60" w:rsidP="004A6A86">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>и</w:t>
+              <w:t>И</w:t>
             </w:r>
             <w:r w:rsidR="004A6A86" w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>нженер - строитель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="000563E8" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
@@ -2540,51 +2572,51 @@
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="004A6A86" w:rsidRPr="00BF045A" w:rsidRDefault="004A6A86" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004A6A86" w:rsidRPr="00BF045A" w:rsidRDefault="004A6A86" w:rsidP="00DD6904">
+          <w:p w:rsidR="00532D60" w:rsidRDefault="00532D60" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="000563E8" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -2605,89 +2637,97 @@
           <w:tcPr>
             <w:tcW w:w="1955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="004A6A86" w:rsidRPr="00BF045A" w:rsidRDefault="004A6A86" w:rsidP="004A6A86">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Высшее образование,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A6A86" w:rsidRPr="00BF045A" w:rsidRDefault="004A6A86" w:rsidP="004A6A86">
+          <w:p w:rsidR="004A6A86" w:rsidRPr="00BF045A" w:rsidRDefault="00532D60" w:rsidP="004A6A86">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF045A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ГГУ им. Н.И. Лобачевского,</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="004A6A86" w:rsidP="004A6A86">
+              <w:t>ГГУ им. Н.И. Лобачевского.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="00532D60" w:rsidP="004A6A86">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF045A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>радиофизика</w:t>
+              <w:t>Р</w:t>
+            </w:r>
+            <w:r w:rsidR="004A6A86" w:rsidRPr="00BF045A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>адиофизика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="000563E8" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="0003332F" w:rsidRPr="00BF045A" w:rsidRDefault="0003332F" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
@@ -3303,51 +3343,71 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Высшее</w:t>
             </w:r>
             <w:r w:rsidR="00D4209D" w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> образование</w:t>
             </w:r>
             <w:r w:rsidR="00DA41BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>, Государственное учреждение «Нижегородская государственная медицинская академия», врач</w:t>
+              <w:t>, Государственное учреждение «Нижегородская госуда</w:t>
+            </w:r>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>рственная медицинская академия».                  В</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA41BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>рач</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="000563E8" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00E74D6F" w:rsidRDefault="00E74D6F" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
@@ -3817,51 +3877,113 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Высшее</w:t>
             </w:r>
             <w:r w:rsidR="00D02E0B" w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> образование, ГОУ ВПО «Нижегородский государственный университет им. Н.И.Лобачевского, специалист по физической культуре и спорту </w:t>
+              <w:t xml:space="preserve"> образование, </w:t>
+            </w:r>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02E0B" w:rsidRPr="00BF045A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОУ ВПО «Нижегородский государственный у</w:t>
+            </w:r>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ниверситет им. Н.И.Лобачевского</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С</w:t>
+            </w:r>
+            <w:r w:rsidR="00D02E0B" w:rsidRPr="00BF045A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">пециалист по физической культуре и спорту </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="000563E8" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="0003332F" w:rsidRPr="00BF045A" w:rsidRDefault="0003332F" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
@@ -4313,59 +4435,69 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Высшее</w:t>
             </w:r>
             <w:r w:rsidR="00D02E0B" w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> образование, Волгоградский государственный институт</w:t>
             </w:r>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> физической культуры.</w:t>
+            </w:r>
             <w:r w:rsidR="00034111" w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> физической культуры, Преподаватель физической культуры и спорта</w:t>
+              <w:t xml:space="preserve"> Преподаватель физической культуры и спорта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="000563E8" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="0003332F" w:rsidRPr="00BF045A" w:rsidRDefault="0003332F" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
@@ -4839,51 +4971,71 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Высшее</w:t>
             </w:r>
             <w:r w:rsidR="00034111" w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> образование, Горьковский политехнический институт, инженер-механик</w:t>
+              <w:t xml:space="preserve"> образование, Горьк</w:t>
+            </w:r>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>овский политехнический институт.     И</w:t>
+            </w:r>
+            <w:r w:rsidR="00034111" w:rsidRPr="00BF045A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>нженер-механик</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="000563E8" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00913F9C" w:rsidRDefault="00913F9C" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
@@ -5202,214 +5354,250 @@
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Тренер-преподаватель </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1534" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00196702" w:rsidRPr="00BF045A" w:rsidRDefault="00196702" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="000563E8" w:rsidP="00DD6904">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="120" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF045A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ушу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1955" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="008A2F3D" w:rsidP="008A2F3D">
+            <w:pPr>
+              <w:spacing w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="120" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF045A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Высшее образование, </w:t>
+            </w:r>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF045A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОУ ВПО «Нижегородский государственный </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF045A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>у</w:t>
+            </w:r>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ниверситет им. Н.И.Лобачевского</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF045A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>пециалист по физической культуре и спорту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="000563E8" w:rsidRDefault="000563E8" w:rsidP="00DD6904">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="120" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E74D6F" w:rsidRPr="00BF045A" w:rsidRDefault="00E74D6F" w:rsidP="00DD6904">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="120" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>нет</w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="0003332F" w:rsidRPr="00BF045A" w:rsidRDefault="0003332F" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="000563E8" w:rsidP="00DD6904">
-[...111 lines deleted...]
-          </w:p>
           <w:p w:rsidR="0003332F" w:rsidRPr="00BF045A" w:rsidRDefault="0003332F" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...22 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="00196702" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
@@ -5804,51 +5992,71 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00196702" w:rsidRPr="00BF045A" w:rsidRDefault="00CD4F72" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Высшее образование, хабаровский государственный институт искусств и культуры, Художественный руководитель школы спортивного бального танца. Преподаватель  </w:t>
+              <w:t>Высшее образование, хабаровский государственн</w:t>
+            </w:r>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ый институт искусств и культуры.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF045A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Художественный руководитель школы спортивного бального танца. Преподаватель  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0003332F" w:rsidRPr="00BF045A" w:rsidRDefault="0003332F" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="0003332F" w:rsidRPr="00BF045A" w:rsidRDefault="0003332F" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
@@ -6240,73 +6448,93 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Высшее</w:t>
             </w:r>
             <w:r w:rsidR="00987A51" w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> образование, Грузинский политехнический институт им. В.И. Ленина </w:t>
+              <w:t xml:space="preserve"> образование, Грузинский политехнический инст</w:t>
+            </w:r>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>итут им. В.И. Ленина г. Тбилиси</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> И</w:t>
+            </w:r>
             <w:r w:rsidR="00987A51" w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...10 lines deleted...]
-              <w:t>. Тбилиси, инженер механик</w:t>
+              <w:t>нженер механик</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="000563E8" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="0003332F" w:rsidRPr="00BF045A" w:rsidRDefault="0003332F" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
@@ -6633,50 +6861,74 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>17 лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1803" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="004546DD" w:rsidRPr="00BF045A" w:rsidRDefault="004546DD" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="004546DD" w:rsidRPr="00BF045A" w:rsidRDefault="004546DD" w:rsidP="00DD6904">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="120" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00532D60" w:rsidRDefault="00532D60" w:rsidP="00DD6904">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="120" w:right="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00532D60" w:rsidRDefault="00532D60" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="004546DD" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF045A">
@@ -6854,73 +7106,93 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="00987A51" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Высшее образование, Грузинский политехнический институт им. В.И. Ленина </w:t>
+              <w:t>Высшее образование, Грузинский политехнический инст</w:t>
+            </w:r>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>итут им. В.И. Ленина г. Тбилиси</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00BF045A">
-[...7 lines deleted...]
-              <w:t>г</w:t>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00BF045A">
-[...7 lines deleted...]
-              <w:t>. Тбилиси, инженер механик</w:t>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> И</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF045A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>нженер механик</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="000563E8" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="0003332F" w:rsidRPr="00BF045A" w:rsidRDefault="0003332F" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
@@ -7405,51 +7677,71 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Высшее</w:t>
             </w:r>
             <w:r w:rsidR="00CC6783" w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> образование, </w:t>
             </w:r>
             <w:r w:rsidR="00040F83" w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОУ ВПО «Нижегородский государственный университет им. Н.И.Лобачевского, Магистр </w:t>
+              <w:t>ГОУ ВПО «Нижегородский государственный у</w:t>
+            </w:r>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ниверситет им. Н.И.Лобачевского.</w:t>
+            </w:r>
+            <w:r w:rsidR="00040F83" w:rsidRPr="00BF045A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Магистр </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00040F83" w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>регионоведения</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00040F83" w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> (востоковед)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -7520,51 +7812,51 @@
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00913F9C" w:rsidRDefault="00913F9C" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00913F9C" w:rsidRDefault="00913F9C" w:rsidP="00DD6904">
+          <w:p w:rsidR="00532D60" w:rsidRDefault="00532D60" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="0003332F" w:rsidRPr="00BF045A" w:rsidRDefault="00E74D6F" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -8179,51 +8471,71 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="00040F83" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Высшее образование, Горьковский государственный педагогический институт им. М.Горького, Преподаватель начального военного обучения и физического воспитания </w:t>
+              <w:t>Высшее образование, Горьковский государственный педагог</w:t>
+            </w:r>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ический институт им. М.Горького.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF045A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Преподаватель начального военного обучения и физического воспитания </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="000563E8" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="0003332F" w:rsidRPr="00BF045A" w:rsidRDefault="0003332F" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
@@ -8506,64 +8818,50 @@
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Тренер-преподаватель </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1534" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D4209D" w:rsidRPr="00BF045A" w:rsidRDefault="00D4209D" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D4209D" w:rsidRPr="00BF045A" w:rsidRDefault="00D4209D" w:rsidP="00DD6904">
-[...12 lines deleted...]
-          </w:p>
           <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="00D4209D" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Футбол </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8583,74 +8881,80 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Высшее</w:t>
             </w:r>
             <w:r w:rsidR="008349AE" w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> образование, ФГБОУ ВПО «Сочинский государственный университет», Менеджер</w:t>
+              <w:t xml:space="preserve"> образование, ФГБОУ ВПО «Сочинск</w:t>
+            </w:r>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ий государственный университет».</w:t>
+            </w:r>
+            <w:r w:rsidR="008349AE" w:rsidRPr="00BF045A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Менеджер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="000563E8" w:rsidP="00DD6904">
-            <w:pPr>
-[...12 lines deleted...]
-          <w:p w:rsidR="0003332F" w:rsidRPr="00BF045A" w:rsidRDefault="0003332F" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="0003332F" w:rsidRPr="00BF045A" w:rsidRDefault="00E74D6F" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -9065,59 +9369,69 @@
               </w:rPr>
               <w:t xml:space="preserve"> образование, ФГБОУ ВПО «Нижегородский государственный педагогический университет имени </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00040F83" w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Козьмы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00040F83" w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Минина</w:t>
             </w:r>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
             <w:r w:rsidR="008349AE" w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>, Учитель географии и безопасности жизнедеятельности</w:t>
+              <w:t xml:space="preserve"> Учитель географии и безопасности жизнедеятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0003332F" w:rsidRPr="00BF045A" w:rsidRDefault="0003332F" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00913F9C" w:rsidRDefault="00913F9C" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
@@ -9467,51 +9781,71 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Высшее</w:t>
             </w:r>
             <w:r w:rsidR="008349AE" w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> образование, ГОУ ВПО «Волго-Вятская академия государственной службы», Юрист</w:t>
+              <w:t xml:space="preserve"> образование, ГОУ ВПО «Волго-Вятская а</w:t>
+            </w:r>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кадемия государственной службы».               </w:t>
+            </w:r>
+            <w:r w:rsidR="008349AE" w:rsidRPr="00BF045A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Юрист</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="000563E8" w:rsidRPr="00BF045A" w:rsidRDefault="000563E8" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="0003332F" w:rsidRPr="00BF045A" w:rsidRDefault="0003332F" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
@@ -9945,51 +10279,71 @@
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Высшее</w:t>
             </w:r>
             <w:r w:rsidR="008A2F3D" w:rsidRPr="00BF045A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> образование, Горьковский государственный педагогический институт им. М.Горького, Учитель физической культуры</w:t>
+              <w:t xml:space="preserve"> образование, Горьковский государственный педагог</w:t>
+            </w:r>
+            <w:r w:rsidR="00532D60">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ический институт им. М.Горького.</w:t>
+            </w:r>
+            <w:r w:rsidR="008A2F3D" w:rsidRPr="00BF045A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Учитель физической культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0003332F" w:rsidRPr="00BF045A" w:rsidRDefault="0003332F" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="120" w:right="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00E74D6F" w:rsidRPr="00E74D6F" w:rsidRDefault="00E74D6F" w:rsidP="00DD6904">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
@@ -10484,117 +10838,119 @@
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00FB7875"/>
     <w:rsid w:val="0003332F"/>
     <w:rsid w:val="00034111"/>
     <w:rsid w:val="00040F83"/>
     <w:rsid w:val="000426FB"/>
     <w:rsid w:val="00043B6C"/>
     <w:rsid w:val="000563E8"/>
     <w:rsid w:val="000C6AC8"/>
     <w:rsid w:val="001373F0"/>
     <w:rsid w:val="00196702"/>
     <w:rsid w:val="001C6A42"/>
     <w:rsid w:val="00240511"/>
     <w:rsid w:val="0030510F"/>
     <w:rsid w:val="00393961"/>
     <w:rsid w:val="003A12FF"/>
     <w:rsid w:val="003F3EAE"/>
     <w:rsid w:val="00451D67"/>
     <w:rsid w:val="004542DE"/>
     <w:rsid w:val="004546DD"/>
     <w:rsid w:val="004870F1"/>
     <w:rsid w:val="004A6A86"/>
     <w:rsid w:val="004B1A7D"/>
     <w:rsid w:val="00520006"/>
+    <w:rsid w:val="00532D60"/>
     <w:rsid w:val="00550DB0"/>
     <w:rsid w:val="005D6236"/>
     <w:rsid w:val="00606117"/>
     <w:rsid w:val="006160D7"/>
     <w:rsid w:val="006C0B77"/>
     <w:rsid w:val="00701985"/>
     <w:rsid w:val="008242FF"/>
     <w:rsid w:val="008349AE"/>
     <w:rsid w:val="0084340E"/>
     <w:rsid w:val="008562D0"/>
     <w:rsid w:val="00870751"/>
     <w:rsid w:val="008A2F3D"/>
     <w:rsid w:val="00913F9C"/>
     <w:rsid w:val="00922C48"/>
     <w:rsid w:val="00986C8E"/>
     <w:rsid w:val="00987A51"/>
+    <w:rsid w:val="009A0540"/>
     <w:rsid w:val="00A21AEF"/>
     <w:rsid w:val="00A30D36"/>
     <w:rsid w:val="00AB5520"/>
     <w:rsid w:val="00AD786A"/>
     <w:rsid w:val="00B25FBA"/>
     <w:rsid w:val="00B3213F"/>
     <w:rsid w:val="00B915B7"/>
     <w:rsid w:val="00BA228C"/>
     <w:rsid w:val="00BD6D14"/>
     <w:rsid w:val="00BF045A"/>
     <w:rsid w:val="00C11261"/>
     <w:rsid w:val="00CC6783"/>
     <w:rsid w:val="00CD4F72"/>
     <w:rsid w:val="00CE081C"/>
     <w:rsid w:val="00CE7F68"/>
     <w:rsid w:val="00D02E0B"/>
     <w:rsid w:val="00D02F26"/>
     <w:rsid w:val="00D337AE"/>
     <w:rsid w:val="00D4209D"/>
     <w:rsid w:val="00DA41BA"/>
     <w:rsid w:val="00DC5674"/>
     <w:rsid w:val="00DD6904"/>
     <w:rsid w:val="00DF7A93"/>
     <w:rsid w:val="00E74D6F"/>
     <w:rsid w:val="00E86A80"/>
     <w:rsid w:val="00E91B4C"/>
     <w:rsid w:val="00EA59DF"/>
     <w:rsid w:val="00ED0F84"/>
     <w:rsid w:val="00EE4070"/>
     <w:rsid w:val="00F12C76"/>
     <w:rsid w:val="00F56A32"/>
     <w:rsid w:val="00FB7875"/>
     <w:rsid w:val="00FC7415"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="11266"/>
+    <o:shapedefaults v:ext="edit" spidmax="12290"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -11103,96 +11459,96 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB13BF85-620A-44E3-8AB5-E694AF3AA15F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F0C2ABD-515D-4C7B-A42E-5989C6FA01B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1570</Words>
-  <Characters>8952</Characters>
+  <Words>1579</Words>
+  <Characters>9001</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
+  <Lines>75</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10501</CharactersWithSpaces>
+  <CharactersWithSpaces>10559</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>